--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -4,3123 +4,2682 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6987E0CB" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00525B66" w:rsidP="00525B66">
-[...24 lines deleted...]
-    <w:p w14:paraId="1CC7C20F" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00525B66">
+    <w:p w14:paraId="4918FE8B" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00112512">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00525B66">
-[...5 lines deleted...]
-        <w:t>Eötvös József Gyakorló Általános Iskola és Gimnázium</w:t>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nyíregyházi Egyetem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366C8C05" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00481BFF" w:rsidRDefault="00142245" w:rsidP="00525B66">
+    <w:p w14:paraId="5EE9F41C" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00112512">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481BFF">
-[...7 lines deleted...]
-        <w:t>Előjelentkezési lap az általános iskola 1. osztályába</w:t>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eötvös József Gyakorló Általános Iskola és Gimnázium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D447C19" w14:textId="55C3BCFE" w:rsidR="00142245" w:rsidRPr="00481BFF" w:rsidRDefault="00C641D6" w:rsidP="00525B66">
+    <w:p w14:paraId="5046B94D" w14:textId="32F24182" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00112512">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481BFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Előjelentkezési lap az általános iskola 1. osztályába</w:t>
+      </w:r>
+      <w:r w:rsidR="00140246" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C641D6" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a 202</w:t>
       </w:r>
-      <w:r w:rsidR="0001630C" w:rsidRPr="00481BFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007272F2">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00005EF4" w:rsidRPr="007272F2">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="0001630C" w:rsidRPr="00481BFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007272F2">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00005EF4" w:rsidRPr="007272F2">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="0001630C" w:rsidRPr="00481BFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00AD3CE2">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000B52C7" w:rsidRPr="007272F2">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00142245" w:rsidRPr="00481BFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> tanévre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4759B495" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00121B30" w:rsidRDefault="00142245" w:rsidP="00142245">
+    <w:p w14:paraId="443FA4BA" w14:textId="77777777" w:rsidR="00140246" w:rsidRPr="007272F2" w:rsidRDefault="00140246" w:rsidP="00140246">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57718860" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="0049102C">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5590"/>
+        <w:gridCol w:w="4475"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB5185" w:rsidRPr="007272F2" w14:paraId="1AA387E8" w14:textId="77777777" w:rsidTr="00112512">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="589F40AC" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00AE1D61">
+            <w:pPr>
+              <w:ind w:left="-501" w:firstLine="426"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A tanköteles korba lépő tanuló neve:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7080DCCD" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5185" w:rsidRPr="007272F2" w14:paraId="066BB703" w14:textId="77777777" w:rsidTr="00112512">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA18442" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A gyermek születési helye és ideje:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="655B9B8F" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5185" w:rsidRPr="007272F2" w14:paraId="4EC1B4CF" w14:textId="77777777" w:rsidTr="00112512">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D589D71" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Az anya születési neve:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9CF075" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5185" w:rsidRPr="007272F2" w14:paraId="34385EA2" w14:textId="77777777" w:rsidTr="00112512">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78425039" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Az apa / gondviselő neve /:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="230C918C" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5185" w:rsidRPr="007272F2" w14:paraId="43A1FD47" w14:textId="77777777" w:rsidTr="00112512">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71933E39" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pontos lakcím /irányítószám/:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38C6F496" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5185" w:rsidRPr="007272F2" w14:paraId="36152AA5" w14:textId="77777777" w:rsidTr="00112512">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="387E5E04" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telefonszám:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62E99565" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5185" w:rsidRPr="007272F2" w14:paraId="5BEBE2BD" w14:textId="77777777" w:rsidTr="00112512">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6511C572" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail cím: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75D08785" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5185" w:rsidRPr="007272F2" w14:paraId="64FF2F72" w14:textId="77777777" w:rsidTr="00112512">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03665C62" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Óvoda:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08F2C86A" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB5185" w:rsidRPr="007272F2" w14:paraId="1E758A30" w14:textId="77777777" w:rsidTr="00112512">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5590" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCC174F" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Az iskolánkba járó testvér neve, osztálya</w:t>
+            </w:r>
+            <w:r w:rsidR="00025EA7" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4475" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA704F2" w14:textId="77777777" w:rsidR="00CB5185" w:rsidRPr="007272F2" w:rsidRDefault="00CB5185" w:rsidP="00CB5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E4317D9" w14:textId="77777777" w:rsidR="00610691" w:rsidRPr="007272F2" w:rsidRDefault="00610691" w:rsidP="0049102C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00525B66">
-[...946 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10763" w:type="dxa"/>
-        <w:tblInd w:w="-852" w:type="dxa"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="983"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1419"/>
+        <w:gridCol w:w="5092"/>
+        <w:gridCol w:w="1428"/>
+        <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A4644A" w:rsidRPr="00A4644A" w14:paraId="0D64F2CA" w14:textId="77777777" w:rsidTr="000631D2">
+      <w:tr w:rsidR="00142245" w:rsidRPr="007272F2" w14:paraId="37689D39" w14:textId="77777777" w:rsidTr="00DB7D5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="944"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1419" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58FF9DEA" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00A4644A" w:rsidRDefault="00142245" w:rsidP="00A4644A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0EF6B375" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Osztály</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="5092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="615A10C4" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00A4644A" w:rsidRDefault="00142245" w:rsidP="00A4644A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="294F37E4" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Képzési forma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57422B95" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00A4644A" w:rsidRDefault="00142245" w:rsidP="00A4644A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5F1FFBFE" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Szervezési</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="208EE10D" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00A4644A" w:rsidRDefault="00142245" w:rsidP="00A4644A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="69133B21" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>forma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D0447F" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Elsősorban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="245C751C" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00A4644A" w:rsidRDefault="00142245" w:rsidP="00A4644A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4DE07801" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Elsősorban</w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Másodsorban</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00142245" w:rsidRPr="007272F2" w14:paraId="6096240B" w14:textId="77777777" w:rsidTr="00DB7D5E">
+        <w:trPr>
+          <w:trHeight w:val="1429"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1419" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A056E4B" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00A4644A" w:rsidRDefault="00142245" w:rsidP="00A4644A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="43646BE6" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Másodsorban</w:t>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.a</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="5092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74C2E40E" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00142245">
+          <w:p w14:paraId="7E8C285F" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00525B66">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Általános tantervű osztály</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F5D233" w14:textId="652BEFE7" w:rsidR="00005EF4" w:rsidRPr="007272F2" w:rsidRDefault="007A1506" w:rsidP="00525B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>idegen</w:t>
+            </w:r>
+            <w:r w:rsidR="00077FD1" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>nyelvi</w:t>
+            </w:r>
+            <w:r w:rsidR="0033312B" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007272F2" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>digitális kultúra és mesterséges intelligencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8DDAF3" w14:textId="77777777" w:rsidR="00005EF4" w:rsidRPr="007272F2" w:rsidRDefault="00005EF4" w:rsidP="00525B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tehetséggondozó programmal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13156FC0" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00525B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Választható nyelv:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386CD990" w14:textId="77777777" w:rsidR="007A1506" w:rsidRPr="007272F2" w:rsidRDefault="007A1506" w:rsidP="007A1506">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">angol vagy német vagy francia </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42E347B9" w14:textId="77777777" w:rsidR="008E7B3E" w:rsidRPr="007272F2" w:rsidRDefault="008E7B3E" w:rsidP="00005EF4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>1.a</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oszt</w:t>
+            </w:r>
+            <w:r w:rsidR="0049102C" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ályfőnök:</w:t>
+            </w:r>
+            <w:r w:rsidR="00005EF4" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00005EF4" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kovácsné Kiss Erzsébet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="1428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73B3E186" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00525B66">
+          <w:p w14:paraId="244358F4" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...170 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-              <w:t>Erdei Jánosné</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kisfelmenő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0456D969" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00142245">
+          <w:p w14:paraId="46B84CD3" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12DF30C4" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00142245">
+          <w:p w14:paraId="27681FBC" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00142245" w:rsidRPr="007272F2" w14:paraId="5D51C2FF" w14:textId="77777777" w:rsidTr="00DB7D5E">
+        <w:trPr>
+          <w:trHeight w:val="1370"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1419" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="175E9BB5" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00142245" w:rsidRDefault="00142245" w:rsidP="00142245">
+          <w:p w14:paraId="7AF1B566" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.b</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="5092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B33C4F9" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00142245">
-            <w:pPr>
+          <w:p w14:paraId="25C9107A" w14:textId="77777777" w:rsidR="0033312B" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00005EF4">
+            <w:pPr>
+              <w:spacing w:line="224" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Általános tantervű osztály</w:t>
+            </w:r>
+            <w:r w:rsidR="00C641D6" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13FE453C" w14:textId="4518CF6F" w:rsidR="007272F2" w:rsidRPr="007272F2" w:rsidRDefault="00C641D6" w:rsidP="007272F2">
+            <w:pPr>
+              <w:spacing w:line="224" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>idegen</w:t>
+            </w:r>
+            <w:r w:rsidR="00077FD1" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>nyelvi</w:t>
+            </w:r>
+            <w:r w:rsidR="0033312B" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="007272F2" w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>matematika</w:t>
+            </w:r>
+            <w:r w:rsidR="007272F2" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB2CD84" w14:textId="77777777" w:rsidR="007272F2" w:rsidRPr="007272F2" w:rsidRDefault="007272F2" w:rsidP="007272F2">
+            <w:pPr>
+              <w:spacing w:line="224" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tehetséggondozó programmal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LEGO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Education módszertannal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F58695D" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00525B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Választható nyelv:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DCED381" w14:textId="77777777" w:rsidR="00525B66" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00525B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>angol</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vagy német vagy francia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2294B09D" w14:textId="4DE1E3FC" w:rsidR="008E7B3E" w:rsidRPr="007272F2" w:rsidRDefault="0049102C" w:rsidP="00525B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>1.b</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>osztályfőnök:</w:t>
+            </w:r>
+            <w:r w:rsidR="007272F2" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007272F2" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Farkas Attiláné</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="1428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C185CB9" w14:textId="2A7EA79B" w:rsidR="00510743" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00525B66">
-[...1 lines deleted...]
-              <w:spacing w:line="224" w:lineRule="atLeast"/>
+          <w:p w14:paraId="3D484C14" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...148 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-              <w:t>Vasváry Gabriella</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nagyfelmenő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B9A3A6C" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00142245">
+          <w:p w14:paraId="199B7B54" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46C02E41" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00142245">
+          <w:p w14:paraId="7CD6F3BE" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00142245" w:rsidRPr="007272F2" w14:paraId="5B3F4128" w14:textId="77777777" w:rsidTr="00DB7D5E">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1419" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55BB5877" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00142245" w:rsidRDefault="00142245" w:rsidP="00142245">
+          <w:p w14:paraId="24B29DF6" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.c</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="5092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E0DCEE1" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00142245">
-            <w:pPr>
+          <w:p w14:paraId="73629A5D" w14:textId="77777777" w:rsidR="0033312B" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00525B66">
+            <w:pPr>
+              <w:spacing w:line="224" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Általános tantervű osztály</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C8E43D" w14:textId="77777777" w:rsidR="0033312B" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00525B66">
+            <w:pPr>
+              <w:spacing w:line="224" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>idegen</w:t>
+            </w:r>
+            <w:r w:rsidR="00077FD1" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>nyelv</w:t>
+            </w:r>
+            <w:r w:rsidR="00510743" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="0033312B" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00624741" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>matematika</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE8B4C7" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00525B66">
+            <w:pPr>
+              <w:spacing w:line="224" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tehetséggondozó program</w:t>
+            </w:r>
+            <w:r w:rsidR="00C641D6" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mal</w:t>
+            </w:r>
+            <w:r w:rsidR="00624741" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00624741" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LEGO</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA56D6" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Education módszertannal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="236C0E1C" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00525B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Választható nyelv:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03661D85" w14:textId="77777777" w:rsidR="00525B66" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00525B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>angol vagy német vagy francia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0049102C" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F872685" w14:textId="1A5D56A6" w:rsidR="008E7B3E" w:rsidRPr="007272F2" w:rsidRDefault="008E7B3E" w:rsidP="00525B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>1.c</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>os</w:t>
+            </w:r>
+            <w:r w:rsidR="0049102C" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ztályfőnök: </w:t>
+            </w:r>
+            <w:r w:rsidR="007272F2" w:rsidRPr="007272F2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Iváncsik-Hoffmann Kinga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="1428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02C66CAD" w14:textId="2F30C6F3" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00525B66">
-[...1 lines deleted...]
-              <w:spacing w:line="224" w:lineRule="atLeast"/>
+          <w:p w14:paraId="7EDDA6C9" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00A91834" w:rsidP="00142245">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...211 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007272F2">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="dark1"/>
                 <w:kern w:val="24"/>
-                <w:sz w:val="20"/>
-[...28 lines deleted...]
-              <w:t>Bacskainé Riegel Enikő</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nagyfelmenő</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17502AF7" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00A91834" w:rsidP="00142245">
+          <w:p w14:paraId="18547192" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="798D0857" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="00525B66" w:rsidRDefault="00142245" w:rsidP="00142245">
+          <w:p w14:paraId="7A95ADF3" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...31 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5585CA98" w14:textId="1964D332" w:rsidR="00525B66" w:rsidRPr="008C0CA3" w:rsidRDefault="00525B66" w:rsidP="00A4644A">
+    <w:p w14:paraId="24B37B5E" w14:textId="77777777" w:rsidR="002129E0" w:rsidRPr="007272F2" w:rsidRDefault="002129E0" w:rsidP="002129E0">
       <w:pPr>
-        <w:ind w:left="-851"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00525B66">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="149084D7" w14:textId="721F789D" w:rsidR="00525B66" w:rsidRPr="007272F2" w:rsidRDefault="00525B66" w:rsidP="002129E0">
+      <w:pPr>
+        <w:ind w:left="-426" w:right="-141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Választható, délutáni tehetséggondozó programok</w:t>
       </w:r>
-      <w:r w:rsidR="003B357D">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="003B357D" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00525B66">
-[...23 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>LEGO program, angol nyelv, falmászás, kosárlabda, fiú és lánytorna</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91834" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00525B66">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">labdarúgás, röplabda </w:t>
       </w:r>
-      <w:r w:rsidR="00A91834">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00A91834" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">és kézilabda </w:t>
       </w:r>
-      <w:r w:rsidRPr="00525B66">
-[...18 lines deleted...]
-        <w:t>vfolyamtól, népi furulya, népi ének, szintetizátor, citera, zongora, grafika)</w:t>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. évfolyamtól, </w:t>
+      </w:r>
+      <w:r w:rsidR="00005EF4" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valamint </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>népi ének, szintetizátor, citera, zongora, grafika)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63C0B" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C371C" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A francia nyelv </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63C0B" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>oktatása során a tehetségfejlesztés drámapedagógiai elemek felhasználásával és anyanyelvi tanár bevonásával történik.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7596CAE0" w14:textId="78BE325B" w:rsidR="00A4644A" w:rsidRDefault="00142245" w:rsidP="00A4644A">
+    <w:p w14:paraId="0744EEB8" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="002129E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="-851" w:right="-283"/>
+        <w:ind w:left="-426" w:right="-141"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0049102C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kérjük, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D119A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>x jellel</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D119A">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jelölje a választott képzési formák </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>sorrendjét</w:t>
       </w:r>
-      <w:r w:rsidR="00A4644A">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> választott nyelvet. </w:t>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Az előjelentkezési lapot a titkárságon (fsz. 6.) lehet leadni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BA0682" w14:textId="66AF7E8D" w:rsidR="00142245" w:rsidRPr="0049102C" w:rsidRDefault="00142245" w:rsidP="00A4644A">
+    <w:p w14:paraId="7A86CEAC" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="002129E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="-851" w:right="-283"/>
+        <w:ind w:left="-426" w:right="-141"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0049102C">
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A beiskolázással kapcsolatos aktuális információkról a </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="0049102C">
+        <w:r w:rsidRPr="007272F2">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>www.eotvos.nye.hu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0049102C">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> weblapon lehet tájékozódni.</w:t>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weblapon </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63C0B" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">és a gyakorlóiskola facebook oldalán </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lehet tájékozódni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25466C39" w14:textId="0820A03A" w:rsidR="00142245" w:rsidRPr="0049102C" w:rsidRDefault="00142245" w:rsidP="00A4644A">
+    <w:p w14:paraId="20B3A7C7" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="002129E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="-851" w:right="-567"/>
+        <w:ind w:left="-426" w:right="-141"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0049102C">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Az intézmény telefonos elérhetősége: 42/599-415</w:t>
       </w:r>
-      <w:r w:rsidR="00A4644A">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="27384A8C" w14:textId="677BF063" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="002129E0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="-426" w:right="-141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00D27464" w:rsidRPr="000F2BD0">
+        <w:r w:rsidR="00D27464" w:rsidRPr="007272F2">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>eotvos@nye.hu,</w:t>
         </w:r>
-        <w:r w:rsidR="00D27464" w:rsidRPr="00D27464">
+        <w:r w:rsidR="00D27464" w:rsidRPr="007272F2">
           <w:rPr>
             <w:rStyle w:val="Hiperhivatkozs"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>vagy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D27464">
+      <w:r w:rsidR="00D27464" w:rsidRPr="007272F2">
         <w:rPr>
           <w:rStyle w:val="Hiperhivatkozs"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  dobos.zoltanne@nye.hu</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007272F2" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zatureczki.tunde</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27464" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:rStyle w:val="Hiperhivatkozs"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>@nye.hu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B289EC" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="0049102C" w:rsidRDefault="00142245" w:rsidP="00142245">
+    <w:p w14:paraId="35909AC0" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00005EF4">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:right="-759" w:hanging="567"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="426" w:right="-759" w:hanging="567"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DAFFF78" w14:textId="3C27AFD9" w:rsidR="003D119A" w:rsidRPr="003D119A" w:rsidRDefault="00142245" w:rsidP="008E7B3E">
+    <w:p w14:paraId="078D92F1" w14:textId="2BFA6A46" w:rsidR="008E7B3E" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00005EF4">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="1552" w:hanging="1552"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D119A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Nyíregyháza, </w:t>
       </w:r>
-      <w:r w:rsidR="00C641D6" w:rsidRPr="003D119A">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004B32E1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7B3E" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008E7B3E" w:rsidRPr="003D119A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="008E7B3E" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008E7B3E" w:rsidRPr="003D119A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="008E7B3E" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008E7B3E" w:rsidRPr="003D119A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="008E7B3E" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008E7B3E" w:rsidRPr="003D119A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="008E7B3E" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="008E7B3E" w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>szülő olvasható aláírása</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50FF0BD1" w14:textId="2221C4FD" w:rsidR="00142245" w:rsidRPr="003D119A" w:rsidRDefault="00142245" w:rsidP="003D119A">
+    <w:p w14:paraId="5D4ADD33" w14:textId="77777777" w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidRDefault="00142245" w:rsidP="00142245">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:ind w:left="1552" w:hanging="1552"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D119A">
-[...13 lines deleted...]
-        <w:t>tte: ……………………………………                                     szülő olvasható aláírása</w:t>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Átvette: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007272F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00142245" w:rsidRPr="003D119A" w:rsidSect="00A4644A">
+    <w:sectPr w:rsidR="00142245" w:rsidRPr="007272F2" w:rsidSect="002129E0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1417" w:right="567" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="708" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FAC1F81" w14:textId="77777777" w:rsidR="00F77D72" w:rsidRDefault="00F77D72">
+    <w:p w14:paraId="23C2E04F" w14:textId="77777777" w:rsidR="00795724" w:rsidRDefault="00795724">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C7AB1AB" w14:textId="77777777" w:rsidR="00F77D72" w:rsidRDefault="00F77D72">
+    <w:p w14:paraId="2DC130A8" w14:textId="77777777" w:rsidR="00795724" w:rsidRDefault="00795724">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3633AEC3" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRDefault="00877B98">
+  <w:p w14:paraId="22108199" w14:textId="77777777" w:rsidR="00B653C4" w:rsidRDefault="00877B98">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2340"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BD9E5ED" wp14:editId="7156B6DF">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3104A0C2" wp14:editId="1998014E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>59054</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5257800" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Line 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5257800" cy="0"/>
                       </a:xfrm>
@@ -3135,100 +2694,100 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="603C4B6A" id="Line 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,4.65pt" to="414pt,4.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpH5/yEwIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2sGxEWFUJ9EK7&#10;SLv9AGM7xKpjW7YhoKr/3rEhiG0vVVVFcsaemec388aL51Mn0ZFbJ7QqcTZOMeKKaibUvsTf3taj&#10;OUbOE8WI1IqX+Mwdfl5+/LDoTcEnutWScYsARLmiNyVuvTdFkjja8o64sTZcgbPRtiMetnafMEt6&#10;QO9kMknTWdJry4zVlDsHp/XFiZcRv2k49S9N47hHssTAzcfVxnUX1mS5IMXeEtMKeqVB/oFFR4SC&#10;S29QNfEEHaz4A6oT1GqnGz+mukt00wjKYw1QTZb+Vs1rSwyPtUBznLm1yf0/WPr1uLVIMNAOI0U6&#10;kGgjFEd56ExvXAEBldraUBs9qVez0fS7Q0pXLVF7Hhm+nQ2kZSEjeZcSNs4A/q7/ohnEkIPXsU2n&#10;xnYBEhqATlGN800NfvKIwuF0Mn2cpyAaHXwJKYZEY53/zHWHglFiCZwjMDlunA9ESDGEhHuUXgsp&#10;o9hSob7Es4dpGhOcloIFZwhzdr+rpEVHAuMyT8MXqwLPfZjVB8UiWMsJW11tT4S82HC5VAEPSgE6&#10;V+syDz+e0qfVfDXPR/lkthrlaV2PPq2rfDRbZ4/T+qGuqjr7GahledEKxrgK7IbZzPK/0/76Si5T&#10;dZvOWxuS9+ixX0B2+EfSUcsg32UQdpqdt3bQGMYxBl+fTpj3+z3Y9w98+QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKtD7yXYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizi5gQ&#10;RJbGmDRNvEnrobcpOwLKziK7LfjvHb3o8cubvPdNuV7coM40hd6zgdtVAoq48bbn1sB+t7nJQYWI&#10;bHHwTAa+KMC6urwosbB+5hc617FVUsKhQANdjGOhdWg6chhWfiSW7M1PDqPg1Go74SzlbtBpkmTa&#10;Yc+y0OFITx01H/XJGZjr9w2+bp+z/faAh2yHn2kzZcZcXy2PD6AiLfHvGH70RR0qcTr6E9ugBgPy&#10;SDRwfwdKwjzNhY+/rKtS/5evvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDpH5/yEwIA&#10;ACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrQ+8l&#10;2AAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" strokecolor="gray" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="77C43EC9" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRPr="00CC321D" w:rsidRDefault="00913440" w:rsidP="0044394A">
+  <w:p w14:paraId="6E489AD4" w14:textId="65823CAB" w:rsidR="00B653C4" w:rsidRPr="00CC321D" w:rsidRDefault="00913440" w:rsidP="0044394A">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2340"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CC321D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Igazgató: </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007272F2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Dr. </w:t>
+      <w:t>Joóné Selejó Erzsébet</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC321D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Komáromi István </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Tel: (42) 599-415 </w:t>
     </w:r>
     <w:r w:rsidRPr="00CC321D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>(06 30) 303</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
@@ -3241,127 +2800,193 @@
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>929</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC321D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fax: (42) 444-113</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3EA9A96B" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRPr="00CC321D" w:rsidRDefault="00913440" w:rsidP="0044394A">
+  <w:p w14:paraId="7268A575" w14:textId="09F14EFC" w:rsidR="00B653C4" w:rsidRPr="00CC321D" w:rsidRDefault="00913440" w:rsidP="0044394A">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2340"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CC321D">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">E-mail: </w:t>
     </w:r>
-    <w:r w:rsidRPr="00397343">
+    <w:r w:rsidR="007272F2" w:rsidRPr="007272F2">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>komaromi.istvan@nye.hu</w:t>
+      <w:t>selejo.erzsebet@nye.hu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56C38FDE" w14:textId="77777777" w:rsidR="00F77D72" w:rsidRDefault="00F77D72">
+    <w:p w14:paraId="366D486B" w14:textId="77777777" w:rsidR="00795724" w:rsidRDefault="00795724">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04B1F73E" w14:textId="77777777" w:rsidR="00F77D72" w:rsidRDefault="00F77D72">
+    <w:p w14:paraId="5E560EBD" w14:textId="77777777" w:rsidR="00795724" w:rsidRDefault="00795724">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6F3E5986" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRPr="00525B66" w:rsidRDefault="00877B98">
+  <w:p w14:paraId="7B2A98E1" w14:textId="77777777" w:rsidR="00B653C4" w:rsidRPr="00140246" w:rsidRDefault="00140246" w:rsidP="00140246">
     <w:pPr>
-      <w:ind w:left="2700" w:hanging="360"/>
+      <w:ind w:left="567"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00525B66">
+    <w:bookmarkStart w:id="0" w:name="_Hlk113517668"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:r w:rsidRPr="00140246">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="536E034A" wp14:editId="3E811343">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>48241</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-809625</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="762000" cy="760710"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="23" name="Kép 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="logo-Eotvos"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="762000" cy="760710"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00877B98" w:rsidRPr="00140246">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1984F2F6" wp14:editId="1C698E1A">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78CCC1F6" wp14:editId="6239E54A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>46355</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-45720</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="945515" cy="853440"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="3" name="Szövegdoboz 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="945515" cy="853440"/>
                       </a:xfrm>
@@ -3372,352 +2997,257 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="26B279EE" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRDefault="00913440">
-[...54 lines deleted...]
-                        </w:p>
+                        <w:p w14:paraId="7776C41B" w14:textId="77777777" w:rsidR="00AA5858" w:rsidRDefault="00795724"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1984F2F6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="78CCC1F6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Szövegdoboz 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.65pt;margin-top:-3.6pt;width:74.45pt;height:67.2pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhHEZu+AEAAMcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zTdBnajpqtlV0VI&#10;y0UqfIDjOIlF4rHGbpP2w/gBfoyx05YCb4gXy/aMz5w5c7y6H/uO7RU6Dabg6WzOmTISKm2agn/9&#10;snl1y5nzwlSiA6MKflCO369fvlgNNlcLaKGrFDICMS4fbMFb722eJE62qhduBlYZCtaAvfB0xCap&#10;UAyE3nfJYj5/nQyAlUWQyjm6fZqCfB3x61pJ/6munfKsKzhx83HFuJZhTdYrkTcobKvliYb4Bxa9&#10;0IaKXqCehBdsh/ovqF5LBAe1n0noE6hrLVXsgbpJ5390s22FVbEXEsfZi0zu/8HKj/vPyHRV8BvO&#10;jOhpRNvjj+971VRQwpEtgkKDdTklbi2l+vEtjDTp2K2zzyC/OWbgsRWmUQ+IMLRKVMQwDS+Tq6cT&#10;jgsg5fABKioldh4i0FhjH+QjQRih06QOl+mo0TNJl3fLLEszziSFbrOb5TJOLxH5+bFF598p6FnY&#10;FBxp+BFc7J+dD2REfk4JtQxsdNdFA3TmtwtKDDeRfOA7MfdjOZ7EKKE6UBsIk5/I/7RpAY+cDeSl&#10;ghsyO2fde0NC3KWBKvPxsMzeLOiA15HyOiKMJKCCe86m7aOf7LqzqJuW6pylfyDxNjo2FlSeOJ1Y&#10;k1tivydnBzten2PWr/+3/gkAAP//AwBQSwMEFAAGAAgAAAAhAIWZIE/cAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxap4H+EOJUqD9noPAAbrzEIfE6it029Om7PZXb7M5o&#10;9tt8ObhWHLEPtScFk3ECAqn0pqZKwffXdrQAEaImo1tPqOAPAyyL+7tcZ8af6BOPu1gJLqGQaQU2&#10;xi6TMpQWnQ5j3yGx9+N7pyOPfSVNr09c7lqZJslMOl0TX7C6w5XFstkdnIJF4t6b5iX9CO75PJna&#10;1dpvul+lHh+Gt1cQEYd4C8MVn9GhYKa9P5AJolUwf+KggtE8BXG1pzMWexYpb2SRy/8PFBcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYRxGbvgBAADHAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhZkgT9wAAAAIAQAADwAAAAAAAAAAAAAAAABS&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="26B279EE" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRDefault="00913440">
-[...54 lines deleted...]
-                  </w:p>
+                  <w:p w14:paraId="7776C41B" w14:textId="77777777" w:rsidR="00AA5858" w:rsidRDefault="00EA7F56"/>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00913440" w:rsidRPr="00525B66">
+    <w:r w:rsidR="00913440" w:rsidRPr="00140246">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Nyíregyházi Egyetem</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="45FD6071" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRPr="00525B66" w:rsidRDefault="00913440">
+  <w:p w14:paraId="2C37DAE3" w14:textId="77777777" w:rsidR="00B653C4" w:rsidRPr="00140246" w:rsidRDefault="00913440" w:rsidP="00140246">
     <w:pPr>
       <w:pStyle w:val="Szvegtrzsbehzssal"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2340"/>
       </w:tabs>
-      <w:ind w:left="2700" w:hanging="360"/>
+      <w:ind w:left="567"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00525B66">
+    <w:r w:rsidRPr="00140246">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Eötvös József Gyakorló Általános Iskola és Gimnázium</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2469A525" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRPr="00525B66" w:rsidRDefault="00913440">
+  <w:p w14:paraId="75D506B6" w14:textId="77777777" w:rsidR="00B653C4" w:rsidRPr="00140246" w:rsidRDefault="00913440" w:rsidP="00140246">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2340"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
-      <w:ind w:left="2700" w:hanging="360"/>
+      <w:ind w:left="567"/>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00525B66">
+    <w:r w:rsidRPr="00140246">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4400 Nyíregyháza, Ungvár sétány 12.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="03F14AF8" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRPr="00525B66" w:rsidRDefault="00913440" w:rsidP="001010E3">
+  <w:p w14:paraId="086F6291" w14:textId="77777777" w:rsidR="00B653C4" w:rsidRPr="00140246" w:rsidRDefault="00913440" w:rsidP="00140246">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2340"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
-      <w:ind w:left="2700" w:hanging="360"/>
+      <w:ind w:left="567"/>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00525B66">
+    <w:r w:rsidRPr="00140246">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Tel: (42) 599-415 Fax: (42) 444-113</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5AD5CD5B" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRPr="00525B66" w:rsidRDefault="00913440" w:rsidP="005A2B48">
+  <w:p w14:paraId="3424FE43" w14:textId="77777777" w:rsidR="00B653C4" w:rsidRPr="00140246" w:rsidRDefault="00140246" w:rsidP="00140246">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2340"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
-      <w:ind w:left="2700" w:hanging="360"/>
+      <w:ind w:left="567"/>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00525B66">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00913440" w:rsidRPr="00140246">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Web: </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="00525B66">
+      <w:r w:rsidR="00913440" w:rsidRPr="00140246">
         <w:rPr>
           <w:rStyle w:val="Hiperhivatkozs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>eotvos.nye.hu</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00525B66">
+    <w:r w:rsidR="00913440" w:rsidRPr="00140246">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> E-mail: </w:t>
     </w:r>
     <w:hyperlink r:id="rId3" w:history="1">
-      <w:r w:rsidRPr="00525B66">
+      <w:r w:rsidR="00913440" w:rsidRPr="00140246">
         <w:rPr>
           <w:rStyle w:val="Hiperhivatkozs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>eotvos@nye.hu</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00525B66">
+    <w:r w:rsidR="00913440" w:rsidRPr="00140246">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
-        <w:szCs w:val="20"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> OM 033667</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5733FDEA" w14:textId="77777777" w:rsidR="00FE3388" w:rsidRPr="00AE2B27" w:rsidRDefault="00877B98" w:rsidP="007849DB">
+  <w:p w14:paraId="0A3B22EA" w14:textId="77777777" w:rsidR="00B653C4" w:rsidRPr="00AE2B27" w:rsidRDefault="00877B98" w:rsidP="007849DB">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:left="2700"/>
       <w:rPr>
         <w:color w:val="333333"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="187D40E8" wp14:editId="182FC65F">
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="621E2983" wp14:editId="3A2B7A6E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>76834</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5257800" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Line 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5257800" cy="0"/>
                       </a:xfrm>
@@ -3732,194 +3262,187 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="01C03FB1" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,6.05pt" to="414pt,6.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwr3NZFAIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIILBsRVlUCvWy7&#10;SLv9AGM7xKpjW7YhoKr/3rEhiG0vVVVFcsaemec388bLp1Mn0ZFbJ7QqcTZOMeKKaibUvsTf3jaj&#10;BUbOE8WI1IqX+Mwdflp9/LDsTcEnutWScYsARLmiNyVuvTdFkjja8o64sTZcgbPRtiMetnafMEt6&#10;QO9kMknTedJry4zVlDsHp/XFiVcRv2k49S9N47hHssTAzcfVxnUX1mS1JMXeEtMKeqVB/oFFR4SC&#10;S29QNfEEHaz4A6oT1GqnGz+mukt00wjKYw1QTZb+Vs1rSwyPtUBznLm1yf0/WPr1uLVIsBJPMFKk&#10;A4meheJoGjrTG1dAQKW2NtRGT+rVPGv63SGlq5aoPY8M384G0rKQkbxLCRtnAH/Xf9EMYsjB69im&#10;U2O7AAkNQKeoxvmmBj95ROFwNpk9LFIQjQ6+hBRDorHOf+a6Q8EosQTOEZgcn50PREgxhIR7lN4I&#10;KaPYUqG+xPPpLI0JTkvBgjOEObvfVdKiI4FxWaThi1WB5z7M6oNiEazlhK2vtidCXmy4XKqAB6UA&#10;nat1mYcfj+njerFe5KN8Ml+P8rSuR582VT6ab7KHWT2tq6rOfgZqWV60gjGuArthNrP877S/vpLL&#10;VN2m89aG5D167BeQHf6RdNQyyHcZhJ1m560dNIZxjMHXpxPm/X4P9v0DX/0CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBY9TLP2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsNADIZ3JN7hZCQ2emmG&#10;KEpzqRBSVYmNtAzd3JxJAjlfyF2b8PYYMcDo77d+fy63ixvUlabQezawXiWgiBtve24NHA+7hxxU&#10;iMgWB89k4IsCbKvbmxIL62d+oWsdWyUlHAo00MU4FlqHpiOHYeVHYsne/OQwyji12k44S7kbdJok&#10;mXbYs1zocKSnjpqP+uIMzPX7Dl/3z9lxf8JTdsDPtJkyY+7vlscNqEhL/FuGH31Rh0qczv7CNqjB&#10;gDwShaZrUJLmaS7g/At0Ver/+tU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPCvc1kU&#10;AgAAKAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFj1&#10;Ms/ZAAAABgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokecolor="gray" strokeweight=".5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00142245"/>
-    <w:rsid w:val="0001630C"/>
-    <w:rsid w:val="000631D2"/>
+    <w:rsid w:val="00005EF4"/>
+    <w:rsid w:val="00025EA7"/>
+    <w:rsid w:val="00077FD1"/>
+    <w:rsid w:val="000B1065"/>
     <w:rsid w:val="000B52C7"/>
     <w:rsid w:val="0010235F"/>
+    <w:rsid w:val="00112512"/>
     <w:rsid w:val="00134DC0"/>
+    <w:rsid w:val="00140246"/>
     <w:rsid w:val="00142245"/>
     <w:rsid w:val="00167372"/>
     <w:rsid w:val="001B5F87"/>
+    <w:rsid w:val="002129E0"/>
     <w:rsid w:val="0026090E"/>
-    <w:rsid w:val="003A1C45"/>
+    <w:rsid w:val="002C371C"/>
+    <w:rsid w:val="0033312B"/>
     <w:rsid w:val="003B357D"/>
     <w:rsid w:val="003C1A7B"/>
-    <w:rsid w:val="003D119A"/>
     <w:rsid w:val="003D3BAF"/>
     <w:rsid w:val="004113D3"/>
-    <w:rsid w:val="00446D2A"/>
     <w:rsid w:val="00477023"/>
-    <w:rsid w:val="00481BFF"/>
+    <w:rsid w:val="00482D6E"/>
     <w:rsid w:val="0049102C"/>
     <w:rsid w:val="00491371"/>
     <w:rsid w:val="004A0658"/>
     <w:rsid w:val="004A3ED0"/>
-    <w:rsid w:val="004A6632"/>
+    <w:rsid w:val="004B32E1"/>
     <w:rsid w:val="004C5008"/>
     <w:rsid w:val="004E346C"/>
-    <w:rsid w:val="004E7204"/>
     <w:rsid w:val="00510743"/>
     <w:rsid w:val="00525B66"/>
-    <w:rsid w:val="005F03FE"/>
     <w:rsid w:val="00610691"/>
-    <w:rsid w:val="006215DF"/>
-    <w:rsid w:val="00622CD1"/>
     <w:rsid w:val="00624741"/>
-    <w:rsid w:val="006678E4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006C5D9A"/>
     <w:rsid w:val="006D143E"/>
+    <w:rsid w:val="007272F2"/>
     <w:rsid w:val="007336F6"/>
-    <w:rsid w:val="007C32A0"/>
+    <w:rsid w:val="00755004"/>
+    <w:rsid w:val="00795724"/>
+    <w:rsid w:val="007A1506"/>
     <w:rsid w:val="00801F50"/>
     <w:rsid w:val="00802F11"/>
     <w:rsid w:val="008434DE"/>
     <w:rsid w:val="00857877"/>
     <w:rsid w:val="00877B98"/>
     <w:rsid w:val="008C0CA3"/>
     <w:rsid w:val="008E7B3E"/>
     <w:rsid w:val="00913440"/>
-    <w:rsid w:val="00923C4B"/>
     <w:rsid w:val="009316C0"/>
-    <w:rsid w:val="00951DCF"/>
     <w:rsid w:val="009A4C83"/>
-    <w:rsid w:val="00A034CB"/>
     <w:rsid w:val="00A378DD"/>
-    <w:rsid w:val="00A4644A"/>
-    <w:rsid w:val="00A718A9"/>
+    <w:rsid w:val="00A82F4A"/>
     <w:rsid w:val="00A91834"/>
     <w:rsid w:val="00AA56D6"/>
+    <w:rsid w:val="00AD3CE2"/>
+    <w:rsid w:val="00AE1D61"/>
     <w:rsid w:val="00B45107"/>
     <w:rsid w:val="00BB4AE1"/>
     <w:rsid w:val="00BD48A9"/>
     <w:rsid w:val="00BF3635"/>
     <w:rsid w:val="00BF7A0C"/>
-    <w:rsid w:val="00C30C8B"/>
     <w:rsid w:val="00C641D6"/>
+    <w:rsid w:val="00CB5185"/>
     <w:rsid w:val="00D27464"/>
-    <w:rsid w:val="00D56CA0"/>
     <w:rsid w:val="00D77375"/>
-    <w:rsid w:val="00E13C87"/>
-    <w:rsid w:val="00E50E77"/>
+    <w:rsid w:val="00DB7D5E"/>
     <w:rsid w:val="00E70522"/>
     <w:rsid w:val="00E917DB"/>
+    <w:rsid w:val="00EA7F56"/>
     <w:rsid w:val="00EE3A9C"/>
     <w:rsid w:val="00EE76AF"/>
-    <w:rsid w:val="00EF209F"/>
-    <w:rsid w:val="00F534C8"/>
+    <w:rsid w:val="00F36174"/>
     <w:rsid w:val="00F555A6"/>
-    <w:rsid w:val="00F77D72"/>
+    <w:rsid w:val="00F63C0B"/>
     <w:rsid w:val="00FD0A8D"/>
-    <w:rsid w:val="00FE2AAA"/>
-    <w:rsid w:val="00FE3388"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="542F4203"/>
+  <w14:docId w14:val="720D4086"/>
   <w15:docId w15:val="{8FC2A04D-A6E6-4FE6-88B6-9312149568D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4432,50 +3955,65 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
     <w:name w:val="Élőláb Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE3A9C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="232350856">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eotvos@nye.hu,vagy" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eotvos.nye.hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eotvos@nye.hu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eotvos.nye.hu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -4711,66 +4249,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>263</Words>
-  <Characters>1815</Characters>
+  <Words>256</Words>
+  <Characters>1767</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2074</CharactersWithSpaces>
+  <CharactersWithSpaces>2019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Zsuzsa Karafa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>